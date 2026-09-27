--- v0 (2026-06-26)
+++ v1 (2026-09-27)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
@@ -190,63 +190,63 @@
     <a:srgbClr val="53B960"/>
     <a:srgbClr val="71E448"/>
     <a:srgbClr val="0CF449"/>
     <a:srgbClr val="6DCCE1"/>
     <a:srgbClr val="FCB221"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="20128" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="110" d="100"/>
+          <a:sy n="110" d="100"/>
         </p:scale>
-        <p:origin x="108" y="168"/>
+        <p:origin x="852" y="126"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -450,51 +450,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F8166F1F-CE9B-4651-A6AA-CD717754106B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -613,51 +613,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -786,51 +786,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -951,51 +951,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1191,51 +1191,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1471,51 +1471,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1885,51 +1885,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1997,51 +1997,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2087,51 +2087,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2357,51 +2357,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2604,51 +2604,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A76116CE-C4A3-4A05-B2D7-7C2E9A889C0F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2814,51 +2814,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F8166F1F-CE9B-4651-A6AA-CD717754106B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/2026</a:t>
+              <a:t>9/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3168,67 +3168,67 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -3572,80 +3572,50 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="20000"/>
                   <a:lumOff val="80000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="구름 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="419783">
             <a:off x="9144965" y="6185813"/>
             <a:ext cx="1719245" cy="1137516"/>
           </a:xfrm>
           <a:prstGeom prst="cloud">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -3660,72 +3630,107 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="20000"/>
                   <a:lumOff val="80000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="3" name="그림 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0152A90-64E3-7D58-ED15-75B3540DDF45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5587285" y="156704"/>
+            <a:ext cx="4802069" cy="640027"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="4" name="그림 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4310225" y="-1617507"/>
-            <a:ext cx="6740706" cy="4825993"/>
+            <a:off x="2849771" y="3874687"/>
+            <a:ext cx="5262497" cy="2745300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
@@ -3810,247 +3815,133 @@
           <p:blipFill>
             <a:blip r:embed="rId2" cstate="print">
               <a:duotone>
                 <a:prstClr val="black"/>
                 <a:schemeClr val="accent3">
                   <a:tint val="45000"/>
                   <a:satMod val="400000"/>
                 </a:schemeClr>
               </a:duotone>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="557032" y="1929493"/>
               <a:ext cx="5040201" cy="4816619"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="26" name="그룹 25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="90487" y="1502515"/>
-            <a:ext cx="5346700" cy="5515535"/>
+            <a:ext cx="5346700" cy="5477981"/>
             <a:chOff x="90487" y="1502515"/>
-            <a:chExt cx="5346700" cy="5515535"/>
+            <a:chExt cx="5346700" cy="5477981"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="TextBox 26"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="700087" y="4848225"/>
-              <a:ext cx="3810000" cy="2169825"/>
+              <a:off x="620712" y="5045071"/>
+              <a:ext cx="3968750" cy="1706942"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr>
+              <a:pPr marL="342900" indent="-342900">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
+                <a:buAutoNum type="arabicPeriod"/>
               </a:pPr>
-              <a:r>
-[...5 lines deleted...]
-              </a:r>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>인형극 공연이 시작되면 어두워져요</a:t>
-[...52 lines deleted...]
-                <a:t>감상해요</a:t>
+                <a:t>인형극 공연 중에는 어두우니까  돌아다니지 않고 자기 자리에 앉아서 감상해요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>2. </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>공연 중에 떠들면 다른 친구들에게 </a:t>
-[...24 lines deleted...]
-                <a:t>방해가 돼요</a:t>
+                <a:t>공연 중에  장난을 치거나 떠들지 않아요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>.</a:t>
+                <a:t>. </a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="TextBox 27"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="471487" y="2198088"/>
               <a:ext cx="4197350" cy="1754326"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
@@ -4062,100 +3953,86 @@
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>이 곳은 인형들이 즐거운 이야기를 </a:t>
               </a:r>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>들려주는 </a:t>
-[...6 lines deleted...]
-                <a:t>인형극장입니다</a:t>
+                <a:t>들려주는 인형극장이에요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>실내화를 벗고</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>, </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0" err="1">
-[...5 lines deleted...]
-              <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t> 들어가서</a:t>
+                <a:t>들어가서</a:t>
               </a:r>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>바른 자세로 앉아 인형극을 관람해요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>.</a:t>
@@ -4468,102 +4345,131 @@
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20" name="그림 19"/>
+          <p:cNvPr id="4" name="그림 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90962C5-14E7-AB19-F980-194C21C0505E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="500061" y="7076609"/>
+            <a:ext cx="3400426" cy="420426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="그림 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="73555" y="6067425"/>
-            <a:ext cx="4419600" cy="2449885"/>
+            <a:off x="7253287" y="105919"/>
+            <a:ext cx="2514600" cy="1311798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="그림 1"/>
+          <p:cNvPr id="20" name="그림 19"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5660399" y="1799965"/>
-            <a:ext cx="4507330" cy="4896044"/>
+            <a:off x="5591800" y="1676143"/>
+            <a:ext cx="4634268" cy="5153282"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4640,187 +4546,136 @@
           <p:blipFill>
             <a:blip r:embed="rId2" cstate="print">
               <a:duotone>
                 <a:prstClr val="black"/>
                 <a:schemeClr val="accent3">
                   <a:tint val="45000"/>
                   <a:satMod val="400000"/>
                 </a:schemeClr>
               </a:duotone>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="557032" y="1929493"/>
               <a:ext cx="5040201" cy="4816619"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="26" name="그룹 25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="90487" y="1502515"/>
-            <a:ext cx="5346700" cy="5515535"/>
+            <a:ext cx="5346700" cy="5477981"/>
             <a:chOff x="90487" y="1502515"/>
-            <a:chExt cx="5346700" cy="5515535"/>
+            <a:chExt cx="5346700" cy="5477981"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="TextBox 26"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="700087" y="4848225"/>
-              <a:ext cx="3810000" cy="2169825"/>
+              <a:ext cx="3810000" cy="2122441"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>1. </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>인형극 </a:t>
-[...13 lines deleted...]
-                <a:t> 손으로 잡아당기면 </a:t>
+                <a:t>인형극 배경막을 손으로 잡아당기지  </a:t>
               </a:r>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>    </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0" err="1">
-[...5 lines deleted...]
-              <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t> 찢어질 수 있어요</a:t>
+                <a:t>않아요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>.</a:t>
+                <a:t>. </a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>2. </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>노란색 발자국 위에 서서 활동해요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
@@ -4871,133 +4726,101 @@
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>조심해요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="TextBox 27"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="471487" y="2198088"/>
-              <a:ext cx="4267200" cy="2169825"/>
+              <a:off x="467331" y="2552363"/>
+              <a:ext cx="4267200" cy="858697"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>인형극장에서 인형극을 본 후에</a:t>
+                <a:t>인형극의 등장인물이 되어 </a:t>
               </a:r>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ko-KR" altLang="en-US" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
-                <a:t>인형극 속으로 쏙 빠져보세요</a:t>
+                <a:t>실감나는 연기를 펼쳐보아요</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ko-KR" b="1" kern="0" spc="-200" dirty="0">
                   <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                   <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
-            </a:p>
-[...30 lines deleted...]
-              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="30" name="그룹 29"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="90487" y="1508930"/>
               <a:ext cx="5346700" cy="646331"/>
               <a:chOff x="-68263" y="1507573"/>
               <a:chExt cx="5346700" cy="646331"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="48" name="직사각형 47"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
@@ -5284,96 +5107,131 @@
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" altLang="ko-KR" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20" name="그림 19"/>
+          <p:cNvPr id="3" name="그림 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63859CA-5969-BCD3-6DDF-379255287927}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="500061" y="7076609"/>
+            <a:ext cx="3400426" cy="420426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="그림 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-195614" y="6067425"/>
-            <a:ext cx="4419600" cy="2449885"/>
+            <a:off x="7253287" y="105919"/>
+            <a:ext cx="2514600" cy="1311798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="그림 1"/>
+          <p:cNvPr id="5" name="그림 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5603519" y="1800456"/>
-            <a:ext cx="4724940" cy="5299285"/>
+            <a:off x="5694280" y="1801073"/>
+            <a:ext cx="4606487" cy="5298052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2044525692"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -5383,1410 +5241,319 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Object 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-19361"/>
-            <a:ext cx="7414124" cy="1938992"/>
+            <a:ext cx="7414124" cy="1723549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ko-KR" altLang="en-US" sz="6600" b="1" kern="0" spc="-300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="71E448"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ko-KR" altLang="en-US" sz="6600" b="1" kern="0" spc="-300" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ko-KR" altLang="en-US" sz="6600" b="1" kern="0" spc="-300" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="71E448"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
               <a:t>상상마을</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ko-KR" altLang="en-US" sz="6600" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:rPr lang="ko-KR" altLang="en-US" sz="6600" b="1" kern="0" spc="-300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="71E448"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
               <a:t> 활동 내용</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ko-KR" sz="6600" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="ko-KR" sz="6600" b="1" kern="0" spc="-300" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="71E448"/>
               </a:solidFill>
               <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" kern="0" spc="-300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
-              <a:t>-</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ko-KR" altLang="en-US" sz="5400" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
-              <a:t>상반기</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ko-KR" sz="5400" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ko-KR" altLang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
-              <a:t>(</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ko-KR" altLang="en-US" sz="5400" b="1" kern="0" spc="-300" dirty="0" err="1" smtClean="0">
+              <a:t>하</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ko-KR" altLang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
-              <a:t>장화신은</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ko-KR" altLang="en-US" sz="5400" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:t>반기 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ko-KR" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
-              <a:t> 고양이</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ko-KR" sz="5400" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+              <a:t>( </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ko-KR" altLang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+                <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+              </a:rPr>
+              <a:t>공연 노래 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ko-KR" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+                <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ko-KR" altLang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+                <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+              </a:rPr>
+              <a:t>옹헤야</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ko-KR" altLang="en-US" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+                <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ko-KR" sz="3200" b="1" kern="0" spc="-300" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
                 <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="5400" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:latin typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
               <a:ea typeface="굴림" panose="020B0600000101010101" pitchFamily="50" charset="-127"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...126 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="28" name="그림 27"/>
+          <p:cNvPr id="3" name="그림 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC42AF9E-D0F3-EF65-D23C-2ADEE99ADDBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8167687" y="125735"/>
-            <a:ext cx="2010818" cy="1424565"/>
+            <a:off x="500061" y="7076609"/>
+            <a:ext cx="3400426" cy="420426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1054 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="31" name="그림 30"/>
+          <p:cNvPr id="9" name="그림 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-195614" y="6067425"/>
-            <a:ext cx="4419600" cy="2449885"/>
+            <a:off x="7481887" y="392390"/>
+            <a:ext cx="2514600" cy="1311798"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="그림 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5043487" y="1828000"/>
+            <a:ext cx="4724400" cy="5248609"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="그림 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="816660" y="1828000"/>
+            <a:ext cx="4039164" cy="5248609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
@@ -7131,80 +5898,50 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="구름 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="419783">
             <a:off x="9131306" y="4569690"/>
             <a:ext cx="1738313" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="cloud">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7226,95 +5963,95 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="20000"/>
                   <a:lumOff val="80000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="그림 10"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5468643" y="-1083338"/>
             <a:ext cx="5429648" cy="3238994"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="그림 16"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-195614" y="6067425"/>
-            <a:ext cx="4419600" cy="2449885"/>
+            <a:off x="2728239" y="3654240"/>
+            <a:ext cx="5262497" cy="2745300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3038666404"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7576,87 +6313,86 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>220</Words>
+  <Words>104</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>사용자 지정</PresentationFormat>
-  <Paragraphs>49</Paragraphs>
+  <Paragraphs>23</Paragraphs>
   <Slides>5</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>사용한 글꼴</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>테마</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>슬라이드 제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>?? ??</vt:lpstr>
       <vt:lpstr>굴림</vt:lpstr>
       <vt:lpstr>함초롬돋움</vt:lpstr>
-      <vt:lpstr>함초롬바탕</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint 프레젠테이션</vt:lpstr>
       <vt:lpstr>PowerPoint 프레젠테이션</vt:lpstr>
       <vt:lpstr>PowerPoint 프레젠테이션</vt:lpstr>
       <vt:lpstr>PowerPoint 프레젠테이션</vt:lpstr>
       <vt:lpstr>PowerPoint 프레젠테이션</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>officegen</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 프레젠테이션</dc:title>
   <dc:creator>officegen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>